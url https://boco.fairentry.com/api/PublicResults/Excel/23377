--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2113be8a6664efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46539a5ab81f4107902a9bce2c0eaa91.psmdcp" Id="Rd0a05c457da04a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f32000ffee548c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695ee3a9cd3448ada59ddd532842a953.psmdcp" Id="R20742be3560a4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 State 4-H Horse..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -5048,51 +5048,51 @@
   <x:si>
     <x:t>1016</x:t>
   </x:si>
   <x:si>
     <x:t>Independent Members - Marshall County</x:t>
   </x:si>
   <x:si>
     <x:t>1173</x:t>
   </x:si>
   <x:si>
     <x:t>Larson, Ellie</x:t>
   </x:si>
   <x:si>
     <x:t>1863</x:t>
   </x:si>
   <x:si>
     <x:t>Independent - Benton County</x:t>
   </x:si>
   <x:si>
     <x:t>2181</x:t>
   </x:si>
   <x:si>
     <x:t>2369</x:t>
   </x:si>
   <x:si>
-    <x:t>2539</x:t>
+    <x:t>2400</x:t>
   </x:si>
   <x:si>
     <x:t>98</x:t>
   </x:si>
   <x:si>
     <x:t>Etzler, Alise</x:t>
   </x:si>
   <x:si>
     <x:t>2807</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Horse  /  Western  /  Y008001: Western Pleasure - Pleasure Type, Grade 10+</x:t>
   </x:si>
   <x:si>
     <x:t>672</x:t>
   </x:si>
   <x:si>
     <x:t>1779</x:t>
   </x:si>
   <x:si>
     <x:t>432</x:t>
   </x:si>
   <x:si>
     <x:t>Sustercich, Juliana</x:t>
   </x:si>
@@ -29790,75 +29790,75 @@
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I743" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:10">
       <x:c r="A744" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I744" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J744" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:10">
       <x:c r="A745" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1680</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">